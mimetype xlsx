--- v0 (2026-05-18)
+++ v1 (2026-07-17)
@@ -410,203 +410,248 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B40"/>
+  <dimension ref="A1:C40"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="3">
       <c r="A3" t="str">
         <v>Adresse</v>
       </c>
       <c r="B3" t="str">
         <v>Adelgade 1, 3. 38</v>
       </c>
+      <c r="C3" t="str">
+        <v>Nordre Fasanvej 76, 5. th</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Bydel</v>
       </c>
       <c r="B5" t="str">
         <v>indre-by</v>
       </c>
+      <c r="C5" t="str">
+        <v>frederiksberg</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>kvm</v>
       </c>
       <c r="B6">
         <v>68</v>
       </c>
+      <c r="C6">
+        <v>55</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Værelser</v>
       </c>
       <c r="B7">
         <v>2</v>
       </c>
+      <c r="C7">
+        <v>2</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Byggeår</v>
       </c>
       <c r="B8">
         <v>1972</v>
       </c>
+      <c r="C8">
+        <v>1902</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Energimærke</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Dage på markedet</v>
       </c>
       <c r="B10">
         <v>5</v>
       </c>
+      <c r="C10">
+        <v>11</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Udbudspris</v>
       </c>
       <c r="B12">
         <v>3795000</v>
       </c>
+      <c r="C12">
+        <v>4495000</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>AVM FMV</v>
       </c>
       <c r="B13">
         <v>1750000</v>
       </c>
+      <c r="C13">
+        <v>1300000</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>Afvigelse</v>
       </c>
       <c r="B14">
         <f>(B12-B13)/B13</f>
       </c>
+      <c r="C14">
+        <f>(C12-C13)/C13</f>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Decil</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>AVM kr/m²</v>
       </c>
       <c r="B16">
         <f>B13/B6</f>
       </c>
+      <c r="C16">
+        <f>C13/C6</f>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>Tx</v>
       </c>
       <c r="B19">
         <f>1850+0.006*B12</f>
       </c>
+      <c r="C19">
+        <f>1850+0.006*C12</f>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>Natpris (ADR)</v>
       </c>
       <c r="B22">
         <v>1609</v>
       </c>
+      <c r="C22">
+        <v>1250</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>Belægning</v>
       </c>
       <c r="B23">
         <v>83</v>
       </c>
+      <c r="C23">
+        <v>80</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>Ejendomsskat</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>Grundskyld</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>Fællesudgift</v>
       </c>
       <c r="B33">
         <v>46308</v>
       </c>
+      <c r="C33">
+        <v>51948</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>Øvrige udgifter</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
         <v>Total ejerudgifter</v>
       </c>
       <c r="B39">
         <f>B31+B32+B33+B34</f>
       </c>
+      <c r="C39">
+        <f>C31+C32+C33+C34</f>
+      </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:B40"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C40"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Screening Overblik</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 